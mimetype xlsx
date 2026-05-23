--- v2 (2026-02-10)
+++ v3 (2026-05-23)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Irisweb Journals System</t>
   </si>
   <si>
-    <t>Downloaded from http://naja.irisweb.ir  at 23:52 +0330 on Tuesday February 10th 2026 (1404/11/21)</t>
+    <t>Downloaded from http://naja.irisweb.ir  at 23:53 +0330 on Saturday May 23rd 2026 (1405/3/2)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>