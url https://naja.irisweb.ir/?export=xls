--- v3 (2026-05-23)
+++ v4 (2026-07-10)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Irisweb Journals System</t>
   </si>
   <si>
-    <t>Downloaded from http://naja.irisweb.ir  at 23:53 +0330 on Saturday May 23rd 2026 (1405/3/2)</t>
+    <t>Downloaded from http://naja.irisweb.ir  at 3:59 +0330 on Friday July 10th 2026 (1405/4/19)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>