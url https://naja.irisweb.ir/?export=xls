--- v4 (2026-07-10)
+++ v5 (2026-08-26)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Irisweb Journals System</t>
   </si>
   <si>
-    <t>Downloaded from http://naja.irisweb.ir  at 3:59 +0330 on Friday July 10th 2026 (1405/4/19)</t>
+    <t>Downloaded from http://naja.irisweb.ir  at 21:45 +0330 on Wednesday August 26th 2026 (1405/6/4)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>
@@ -750,841 +750,841 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="22" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="1000" customWidth="true" style="0"/>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="0"/>
-[...5 lines deleted...]
-      <c r="H1" s="0"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" s="0"/>
-[...6 lines deleted...]
-      <c r="H2" s="0"/>
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="0"/>
-[...6 lines deleted...]
-      <c r="H3" s="0"/>
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="0"/>
-      <c r="B4" s="0"/>
+      <c r="A4"/>
+      <c r="B4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
-      <c r="E4" s="0"/>
-[...2 lines deleted...]
-      <c r="H4" s="0"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="0"/>
+      <c r="B5"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
-      <c r="E5" s="0"/>
-      <c r="F5" s="0"/>
+      <c r="E5"/>
+      <c r="F5"/>
       <c r="G5" s="6"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:26" customHeight="1" ht="22">
-      <c r="A7" s="0">
+      <c r="A7">
         <v>1</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="E7" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="22">
-      <c r="A8" s="0">
+      <c r="A8">
         <v>2</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:26" customHeight="1" ht="22">
-      <c r="A9" s="0">
+      <c r="A9">
         <v>3</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:26" customHeight="1" ht="22">
-      <c r="A10" s="0">
+      <c r="A10">
         <v>4</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:26" customHeight="1" ht="22">
-      <c r="A11" s="0">
+      <c r="A11">
         <v>5</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="E11" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:26" customHeight="1" ht="22">
-      <c r="A12" s="0">
+      <c r="A12">
         <v>6</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:26" customHeight="1" ht="22">
-      <c r="A13" s="0">
+      <c r="A13">
         <v>7</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:26" customHeight="1" ht="22">
-      <c r="A14" s="0">
+      <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="4"/>
-      <c r="E14" s="0" t="s">
+      <c r="E14" t="s">
         <v>37</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="22">
-      <c r="A15" s="0">
+      <c r="A15">
         <v>9</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="0" t="s">
+      <c r="E15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="22">
-      <c r="A16" s="0">
+      <c r="A16">
         <v>10</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="E16" t="s">
         <v>42</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="22">
-      <c r="A17" s="0">
-[...2 lines deleted...]
-      <c r="B17" s="0" t="s">
+      <c r="A17">
+        <v>11</v>
+      </c>
+      <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="E17" t="s">
         <v>45</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:26" customHeight="1" ht="22">
-      <c r="A18" s="0">
+      <c r="A18">
         <v>12</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="E18" t="s">
         <v>48</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:26" customHeight="1" ht="22">
-      <c r="A19" s="0">
+      <c r="A19">
         <v>13</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="0" t="s">
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="22">
-      <c r="A20" s="0">
-[...2 lines deleted...]
-      <c r="B20" s="0" t="s">
+      <c r="A20">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="E20" t="s">
         <v>54</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="22">
-      <c r="A21" s="0">
+      <c r="A21">
         <v>15</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="E21" t="s">
         <v>57</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="22">
-      <c r="A22" s="0">
+      <c r="A22">
         <v>16</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="B22" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="E22" t="s">
         <v>60</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="F22" t="s">
         <v>61</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>62</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:26" customHeight="1" ht="22">
-      <c r="A23" s="0">
+      <c r="A23">
         <v>17</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="E23" t="s">
         <v>64</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:26" customHeight="1" ht="22">
-      <c r="A24" s="0">
-[...2 lines deleted...]
-      <c r="B24" s="0" t="s">
+      <c r="A24">
+        <v>18</v>
+      </c>
+      <c r="B24" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="E24" t="s">
         <v>67</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:26" customHeight="1" ht="22">
-      <c r="A25" s="0">
+      <c r="A25">
         <v>19</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="E25" t="s">
         <v>70</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="F25" t="s">
         <v>71</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:26" customHeight="1" ht="22">
-      <c r="A26" s="0">
+      <c r="A26">
         <v>20</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="E26" t="s">
         <v>74</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:26" customHeight="1" ht="22">
-      <c r="A27" s="0">
+      <c r="A27">
         <v>21</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="E27" t="s">
         <v>77</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:26" customHeight="1" ht="22">
-      <c r="A28" s="0">
+      <c r="A28">
         <v>22</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="E28" t="s">
         <v>80</v>
       </c>
-      <c r="F28" s="0" t="s">
+      <c r="F28" t="s">
         <v>81</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:26" customHeight="1" ht="22">
-      <c r="A29" s="0">
+      <c r="A29">
         <v>23</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="0" t="s">
+      <c r="E29" t="s">
         <v>84</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>85</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:26" customHeight="1" ht="22">
-      <c r="A30" s="0">
+      <c r="A30">
         <v>24</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="E30" t="s">
         <v>87</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="F30" t="s">
         <v>88</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>89</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:26" customHeight="1" ht="22">
-      <c r="A31" s="0">
+      <c r="A31">
         <v>25</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="0" t="s">
+      <c r="E31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>91</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:26" customHeight="1" ht="22">
-      <c r="A32" s="0">
+      <c r="A32">
         <v>26</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="E32" t="s">
         <v>93</v>
       </c>
-      <c r="F32" s="0" t="s">
+      <c r="F32" t="s">
         <v>94</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>95</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:26" customHeight="1" ht="22">
-      <c r="A33" s="0">
+      <c r="A33">
         <v>27</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="E33" t="s">
         <v>97</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>98</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:26" customHeight="1" ht="22">
-      <c r="A34" s="0">
+      <c r="A34">
         <v>28</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="E34" t="s">
         <v>100</v>
       </c>
-      <c r="F34" s="0" t="s">
+      <c r="F34" t="s">
         <v>101</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>102</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H4"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>